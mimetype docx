--- v0 (2026-05-17)
+++ v1 (2026-07-04)
@@ -53,51 +53,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve">СИСТЕМ ПРОГРАММНОГО ОБЕСПЕЧЕНИЯ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">17.05.2026 г.</w:t>
+        <w:t xml:space="preserve">04.07.2026 г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="lowKashida"/>
         <w:ind w:left="0" w:right="0" w:firstLine="708.66141732283"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Муниципальное бюджетное общеобразовательное учреждение муниципального образования город Краснодар средняя общеобразовательная школа №___</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, именуемое в дальнейшем </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Заказчик</w:t>
       </w:r>
       <w:r>
@@ -1047,51 +1047,51 @@
         <w:jc w:val="center"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve">10.СРОК ДЕЙСТВИЯ ДОГОВОРА</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="lowKashida"/>
         <w:ind w:left="0" w:right="0" w:firstLine="708.66141732283"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.1.Настоящий договор заключен на срок с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">17.05.2026 года по 31.05.2026 года</w:t>
+        <w:t xml:space="preserve">04.07.2026 года по 18.07.2026 года</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> и вступает в силу с момента подписания обеими сторонами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="lowKashida"/>
         <w:ind w:left="0" w:right="0" w:firstLine="708.66141732283"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.2.Все изменения и дополнения к настоящему договору имеют силу, если они совершены в письменной форме и подписаны уполномоченными представителями обеих сторон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="lowKashida"/>
         <w:ind w:left="0" w:right="0" w:firstLine="708.66141732283"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1373,51 +1373,51 @@
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение №1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
-        <w:t xml:space="preserve">к договору № __ от 17.05.2026 г.</w:t>
+        <w:t xml:space="preserve">к договору № __ от 04.07.2026 г.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5839.3700787402" w:type="dxa"/>
         <w:gridCol w:w="1904.8818897638" w:type="dxa"/>
         <w:gridCol w:w="1468.3464566929" w:type="dxa"/>
         <w:gridCol w:w="1173.5433070866" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="800" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>