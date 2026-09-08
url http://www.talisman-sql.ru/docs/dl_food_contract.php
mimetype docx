--- v1 (2026-07-04)
+++ v2 (2026-09-08)
@@ -53,51 +53,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve">СИСТЕМ ПРОГРАММНОГО ОБЕСПЕЧЕНИЯ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">04.07.2026 г.</w:t>
+        <w:t xml:space="preserve">08.09.2026 г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="lowKashida"/>
         <w:ind w:left="0" w:right="0" w:firstLine="708.66141732283"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Муниципальное бюджетное общеобразовательное учреждение муниципального образования город Краснодар средняя общеобразовательная школа №___</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, именуемое в дальнейшем </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Заказчик</w:t>
       </w:r>
       <w:r>
@@ -1047,51 +1047,51 @@
         <w:jc w:val="center"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve">10.СРОК ДЕЙСТВИЯ ДОГОВОРА</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="lowKashida"/>
         <w:ind w:left="0" w:right="0" w:firstLine="708.66141732283"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.1.Настоящий договор заключен на срок с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">04.07.2026 года по 18.07.2026 года</w:t>
+        <w:t xml:space="preserve">08.09.2026 года по 22.09.2026 года</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> и вступает в силу с момента подписания обеими сторонами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="lowKashida"/>
         <w:ind w:left="0" w:right="0" w:firstLine="708.66141732283"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.2.Все изменения и дополнения к настоящему договору имеют силу, если они совершены в письменной форме и подписаны уполномоченными представителями обеих сторон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="lowKashida"/>
         <w:ind w:left="0" w:right="0" w:firstLine="708.66141732283"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1373,51 +1373,51 @@
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение №1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
-        <w:t xml:space="preserve">к договору № __ от 04.07.2026 г.</w:t>
+        <w:t xml:space="preserve">к договору № __ от 08.09.2026 г.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5839.3700787402" w:type="dxa"/>
         <w:gridCol w:w="1904.8818897638" w:type="dxa"/>
         <w:gridCol w:w="1468.3464566929" w:type="dxa"/>
         <w:gridCol w:w="1173.5433070866" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="800" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>